--- v2 (2026-05-04)
+++ v3 (2026-08-22)
@@ -1331,51 +1331,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium zaliczeniowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U03, K_U05, K_U08, K_U11_UR, K_U12_UR</w:t>
+        <w:t xml:space="preserve">K_U12_UR, K_U03, K_U05, K_U08, K_U11_UR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
@@ -1412,51 +1412,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena projektów, kolokwium zaliczeniowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K03, K_K02</w:t>
+        <w:t xml:space="preserve">K_K02, K_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>