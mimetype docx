--- v5 (2026-07-29)
+++ v6 (2026-10-03)
@@ -896,121 +896,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka SYS_W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna struktury układów wykonawczych i pomiarowych urządzeń mechatronicznych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, prezentacje na ćwiczeniach projektowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SYS_W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna specyfikę projektowania i wytwarzania układów optycznych wykorzystywanych w urządzeniach mechatronicznych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>