--- v3 (2026-03-21)
+++ v4 (2026-04-11)
@@ -848,67 +848,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wiedzę z tego zakresu sprawdzają zajęcia konwersatoryjne, na których studenci otrzymują punkty za aktywność. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02, K_W09</w:t>
+        <w:t xml:space="preserve">K_W09, K_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, II.T.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2</w:t>
+        <w:t xml:space="preserve">II.S.P7S_WG.1, I.P7S_WG, I.P7S_WK, II.T.P7S_WG, II.S.P7S_WG.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
       </w:r>
     </w:p>