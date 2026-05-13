--- v4 (2026-04-11)
+++ v5 (2026-05-13)
@@ -848,67 +848,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wiedzę z tego zakresu sprawdzają zajęcia konwersatoryjne, na których studenci otrzymują punkty za aktywność. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W09, K_W02</w:t>
+        <w:t xml:space="preserve">K_W02, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_WG.1, I.P7S_WG, I.P7S_WK, II.T.P7S_WG, II.S.P7S_WG.2</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, II.T.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
       </w:r>
     </w:p>
@@ -944,51 +944,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, II.H.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">II.H.P7S_UW.2.o, I.P7S_UW, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.H.P7S_UW.1, II.S.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_01: </w:t>
       </w:r>
     </w:p>