--- v5 (2026-05-13)
+++ v6 (2026-06-17)
@@ -944,51 +944,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.H.P7S_UW.2.o, I.P7S_UW, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.H.P7S_UW.1, II.S.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, II.H.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_01: </w:t>
       </w:r>
     </w:p>
@@ -1008,51 +1008,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Praca zaliczeniowa, ćwiczenia i warsztaty. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K04, K_K07</w:t>
+        <w:t xml:space="preserve">K_K07, K_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>