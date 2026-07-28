--- v6 (2026-06-17)
+++ v7 (2026-07-28)
@@ -944,51 +944,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, II.H.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, II.H.P7S_UW.2.o, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_01: </w:t>
       </w:r>
     </w:p>
@@ -1008,51 +1008,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Praca zaliczeniowa, ćwiczenia i warsztaty. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K07, K_K04</w:t>
+        <w:t xml:space="preserve">K_K04, K_K07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>