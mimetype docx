--- v4 (2026-03-21)
+++ v5 (2026-04-10)
@@ -778,51 +778,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W05, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, II.S.P7S_WG.3, I.P7S_WG, II.S.P7S_WG.1</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, II.S.P7S_WG.3, II.S.P7S_WG.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student zna podstawowe uwarunkowania komunikacji prowadzonej międzykulturowo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -928,51 +928,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, I.P7S_UK, II.X.P7S_UW.3.o, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1</w:t>
+        <w:t xml:space="preserve">II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, I.P7S_UK, I.P7S_UW, II.X.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_01: </w:t>
       </w:r>
     </w:p>