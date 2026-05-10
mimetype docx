--- v5 (2026-04-10)
+++ v6 (2026-05-10)
@@ -762,217 +762,217 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja, ćwiczenia dydaktyczne, kolokwium końcowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05, K_W06</w:t>
+        <w:t xml:space="preserve">K_W06, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, I.P7S_WK, II.S.P7S_WG.3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W_02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student zna podstawowe uwarunkowania komunikacji prowadzonej międzykulturowo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyskusja, ćwiczenia w sali, kolokwium końcowe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W05, K_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, II.S.P7S_WG.3, II.S.P7S_WG.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W_02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student zna podstawowe uwarunkowania komunikacji prowadzonej międzykulturowo</w:t>
+        <w:t xml:space="preserve">Student potrafi dokonać obserwacji i interpretacji otaczających go zjawisk społecznych, które mają związek z globalizacją, komunikacją międzykulturową i pokrewnymi zagadnieniami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja, ćwiczenia w sali, kolokwium końcowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05, K_W09</w:t>
+        <w:t xml:space="preserve">K_U06, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, II.S.P7S_WG.3, II.S.P7S_WG.1</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, I.P7S_UK, I.P7S_UW, II.X.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, I.P7S_UK, II.X.P7S_UW.3.o, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_01: </w:t>
       </w:r>
     </w:p>