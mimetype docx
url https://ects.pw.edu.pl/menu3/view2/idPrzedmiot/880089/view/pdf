--- v6 (2026-05-10)
+++ v7 (2026-06-17)
@@ -762,67 +762,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja, ćwiczenia dydaktyczne, kolokwium końcowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W05</w:t>
+        <w:t xml:space="preserve">K_W05, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, I.P7S_WK, II.S.P7S_WG.3</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, II.S.P7S_WG.3, II.S.P7S_WG.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student zna podstawowe uwarunkowania komunikacji prowadzonej międzykulturowo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -848,51 +848,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W05, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, II.S.P7S_WG.3, II.S.P7S_WG.1</w:t>
+        <w:t xml:space="preserve">II.S.P7S_WG.3, I.P7S_WG, II.S.P7S_WG.1, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
       </w:r>
     </w:p>