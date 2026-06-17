--- v5 (2026-05-09)
+++ v6 (2026-06-17)
@@ -886,67 +886,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena z pracy dyplomowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U26, K_U01, K_U05, K_U06, K_U07, K_U23</w:t>
+        <w:t xml:space="preserve">K_U07, K_U23, K_U26, K_U01, K_U05, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UO, III.P6S_UW.o, I.P6S_UW.o, I.P6S_UK, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO, I.P6S_UK, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PDI_nst_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi opracować dokumentację zrealizowanego zadania projektowego lub badawczego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>