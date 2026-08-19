--- v6 (2026-06-17)
+++ v7 (2026-08-19)
@@ -902,51 +902,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U07, K_U23, K_U26, K_U01, K_U05, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO, I.P6S_UK, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o, I.P6S_UO, I.P6S_UK, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PDI_nst_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi opracować dokumentację zrealizowanego zadania projektowego lub badawczego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>