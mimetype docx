--- v1 (2026-01-12)
+++ v2 (2026-05-30)
@@ -925,121 +925,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MEN_U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student, który zaliczył przedmiot, potrafi metodami analitycznymi dokonać oceny dokładności i złożoności oraz przy użyciu oprogramowowania MATLAB zaimplementować i zbadać właściwości numeryczne podstawowych algorytmów przeznaczonych do aproksymacji i interpolacji funkcji jednej zmiennej oraz (numerycznego) całkowania i różniczkowanie funkcji jednej zmiennej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian Spr2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MEN_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student, który zaliczył przedmiot, potrafi metodami analitycznymi dokonać oceny dokładności i złożoności oraz przy użyciu oprogramowania MATLAB zaimplementować i zbadać właściwości numeryczne podstawowych algorytmów przeznaczonych do rozwiązywania równań różniczkowych zwyczajnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>