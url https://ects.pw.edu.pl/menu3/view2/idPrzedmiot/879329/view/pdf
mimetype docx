--- v2 (2026-05-30)
+++ v3 (2026-07-29)
@@ -775,201 +775,201 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MEN_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student, który zaliczył przedmiot, posiada podstawową wiedzę na temat metod: - aproksymacji i interpolacji funkcji jednej zmiennej; - (numerycznego) całkowania i różniczkowanie funkcji jednej zmiennej; -rozwiązywania równań różniczkowych zwyczajnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian Spr2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka MEN_W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MEN_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student, który zaliczył przedmiot, posiada podstawową wiedzę na temat metod: - aproksymacji i interpolacji funkcji jednej zmiennej; - (numerycznego) całkowania i różniczkowanie funkcji jednej zmiennej; -rozwiązywania równań różniczkowych zwyczajnych.</w:t>
+        <w:t xml:space="preserve">Student, który zaliczył przedmiot, potrafi metodami analitycznymi dokonać oceny dokładności i złożoności oraz przy użyciu oprogramowowania MATLAB zaimplementować i zbadać właściwości numeryczne podstawowych algorytmów przeznaczonych do rozwiązywania liniowych i nieliniowych równań algebraicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sprawdzian Spr2</w:t>
+        <w:t xml:space="preserve">Sprawdzian Spr1, ocena zadań projektowych Pro1 i Pro2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01</w:t>
+        <w:t xml:space="preserve">K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MEN_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student, który zaliczył przedmiot, potrafi metodami analitycznymi dokonać oceny dokładności i złożoności oraz przy użyciu oprogramowowania MATLAB zaimplementować i zbadać właściwości numeryczne podstawowych algorytmów przeznaczonych do aproksymacji i interpolacji funkcji jednej zmiennej oraz (numerycznego) całkowania i różniczkowanie funkcji jednej zmiennej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>