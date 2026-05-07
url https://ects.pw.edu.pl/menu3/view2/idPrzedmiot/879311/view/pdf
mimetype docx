--- v1 (2026-03-21)
+++ v2 (2026-05-07)
@@ -762,51 +762,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FI2_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe doświadczenia i teorie fizyczne świadczące o kwantowej naturze mikroświata. Rozumie pojęcia: kwant, foton, fala materii, dualizm korpuskularno-falowy. Zna postulaty mechaniki kwantowej i umie wyznaczyć stany stacjonarne, rozwiązując równanie Schrodingera dla prostych jednowymiarowych potencjałów oraz dla ważnych modeli fizycznych (teoria pasmowa - model Kroniga-Penneya, energia drgań cieplnych kryształu - kwantowy oscylator harmoniczny). Zapoznał się z wyprowadzeniami tych modeli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1267,51 +1267,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">