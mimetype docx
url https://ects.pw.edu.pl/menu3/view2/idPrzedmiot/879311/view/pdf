--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1195,51 +1195,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FIZ2_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zapisać wyrażenia matematyczne do obliczania średnich różnych wielkości fizycznych 
 w układach statystycznych i w najprostszych przypadkach obliczyć je i zinterpretować.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1267,51 +1267,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">