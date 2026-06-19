--- v3 (2026-05-28)
+++ v4 (2026-06-19)
@@ -1114,51 +1114,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FI2_U2: </w:t>
       </w:r>
     </w:p>
@@ -1195,51 +1195,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FIZ2_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zapisać wyrażenia matematyczne do obliczania średnich różnych wielkości fizycznych 
 w układach statystycznych i w najprostszych przypadkach obliczyć je i zinterpretować.
 </w:t>
       </w:r>
     </w:p>
     <w:p>