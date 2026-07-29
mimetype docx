--- v4 (2026-06-19)
+++ v5 (2026-07-29)
@@ -1044,121 +1044,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka FIZ2_W01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma wiedzę w zakresie podstaw mechaniki kwantowej w ujęciu Schroedingera i fizyki statystycznej. Rozróżnia przykładowe układy fizyczne wymagające zastosowania mechaniki kwantowej od takich, dla których wystarczy stosować fizykę klasyczną. Rozpoznaje sytuacje wymagające stosowanie fizyki statystycznej. Zna najważniejsze eksperymenty, których przeprowadzenie doprowadziło do ujawnienia korpuskularno -falowej natury materii i powstania nowoczesnej mechaniki kwantowej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin, kolokwia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FI2_U2: </w:t>
       </w:r>
     </w:p>