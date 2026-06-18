--- v2 (2026-02-28)
+++ v3 (2026-06-18)
@@ -1240,207 +1240,207 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 2, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U06, K_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UU, I.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MAT_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student umie całkować funkcje jednej zmiennej przez części i przez podstawienie, potrafi obliczać pola powierzchni i objętości brył obrotowych jako wartości odpowiednich całek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium 3, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U05, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka MAT_U5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka MAT_U6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student umie całkować funkcje jednej zmiennej przez części i przez podstawienie, potrafi obliczać pola powierzchni i objętości brył obrotowych jako wartości odpowiednich całek.</w:t>
+        <w:t xml:space="preserve">Student umie obliczać pochodne cząstkowe funkcji prostych i złożonych, umie wyznaczać ekstrema lokalne funkcji dwóch zmiennych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 3, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U05, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UU, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MAT_U7: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi rozwiązywać równania różniczkowe liniowe I rzędu oraz równania liniowe o stałych współczynnikach II rzędu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>