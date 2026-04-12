--- v3 (2026-03-21)
+++ v4 (2026-04-12)
@@ -720,171 +720,171 @@
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - wiedza</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka IP_1ST_W01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Posiada uporządkowaną i podbudowaną wiedzę o procesie powstawania oprogramowania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">realizacja projektu, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka IP_1ST_W01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Posiada elementarną wiedzę w zakresie zarządzania cyklem tworzenia oprogramowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka IP_1ST_U01: </w:t>
       </w:r>
     </w:p>