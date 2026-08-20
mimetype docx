--- v5 (2026-07-10)
+++ v6 (2026-08-20)
@@ -770,51 +770,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka IP_1ST_W01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada elementarną wiedzę w zakresie zarządzania cyklem tworzenia oprogramowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -904,67 +904,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U02, K_U03</w:t>
+        <w:t xml:space="preserve">K_U03, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka IP_1ST_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zaprojektować i zaprogramować system informatyczny przy wykorzystaniu wybranego języka wspierającego programowanie obiektowe, wykorzystujący komunikację sieciową i bazy danych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>