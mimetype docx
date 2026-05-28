--- v4 (2026-03-22)
+++ v5 (2026-05-28)
@@ -1140,51 +1140,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MSI_U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dobrać nastawy klasycznego regulatora PID.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>