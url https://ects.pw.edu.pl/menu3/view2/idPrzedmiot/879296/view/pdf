--- v5 (2026-05-28)
+++ v6 (2026-07-09)
@@ -780,411 +780,411 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MSI_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawy projektowania regulatorów rozmytych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin z części wykładowej. Realizacja ćwiczeń laboratoryjnych oraz projektu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka MSI_W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MSI_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawy projektowania regulatorów rozmytych.</w:t>
+        <w:t xml:space="preserve">Potrafi zaprojektować i uruchomić regulator rozmyty dla prostego układu dynamicznego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin z części wykładowej. Realizacja ćwiczeń laboratoryjnych oraz projektu.</w:t>
+        <w:t xml:space="preserve">Ocena ćwiczeń laboratoryjnych oraz wykonanego zadania projektowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04</w:t>
+        <w:t xml:space="preserve">K_U02, K_U12, K_U19, K_U23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka MSI_U01: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MSI_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi zaprojektować i uruchomić regulator rozmyty dla prostego układu dynamicznego.</w:t>
+        <w:t xml:space="preserve">Potrafi opracować prosty model odtwarzający wielkości procesowe przy wykorzystaniu sztucznej sieci neuronowej i/lub modelowania rozmytego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena ćwiczeń laboratoryjnych oraz wykonanego zadania projektowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U02, K_U12, K_U19, K_U23</w:t>
+        <w:t xml:space="preserve">K_U12, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka MSI_U02: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MSI_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi opracować prosty model odtwarzający wielkości procesowe przy wykorzystaniu sztucznej sieci neuronowej i/lub modelowania rozmytego.</w:t>
+        <w:t xml:space="preserve">Potrafi rozwiązać proste zadanie optymalizacyjne przy wykorzystaniu algorytmów ewolucyjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Ocena ćwiczeń laboratoryjnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MSI_U04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi przygotować dane pomiarowe na potrzeby identyfikacji modeli, w tym przeprowadzić eksperyment identyfikacyuny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Ocena ćwiczeń laboratoryjnych oraz wykonanego zadania projektowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U12, K_U13</w:t>
+        <w:t xml:space="preserve">K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MSI_U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dobrać nastawy klasycznego regulatora PID.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>