--- v6 (2026-07-09)
+++ v7 (2026-08-20)
@@ -780,51 +780,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MSI_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawy projektowania regulatorów rozmytych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1070,121 +1070,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MSI_U04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi przygotować dane pomiarowe na potrzeby identyfikacji modeli, w tym przeprowadzić eksperyment identyfikacyuny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena ćwiczeń laboratoryjnych oraz wykonanego zadania projektowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MSI_U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dobrać nastawy klasycznego regulatora PID.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>