--- v3 (2026-03-22)
+++ v4 (2026-07-10)
@@ -1058,67 +1058,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena zadań realizowanych podczas zajęć laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U15, K_U18, K_U21, K_U22, K_U25, K_U26, K_U01, K_U27, K_U03, K_U05, K_U07</w:t>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U05, K_U07, K_U09, K_U15, K_U18, K_U21, K_U22, K_U25, K_U26, K_U27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UO, I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SIPR_1st_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zaprojektować prosty system sterowania maszyną manipulacyjną</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1198,51 +1198,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U12, K_U08</w:t>
+        <w:t xml:space="preserve">K_U08, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>