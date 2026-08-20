--- v4 (2026-07-10)
+++ v5 (2026-08-20)
@@ -908,217 +908,217 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W06, K_W01, K_W04, K_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka AIR_1ST_W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Opanowanie zagadnień związanych z bodową metodami programowania sterowników programowalnych stosowanych w maszynach manipulacyjnych </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W04, K_W05, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka AIR_1ST_W04: </w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, III.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka SIPR_1st_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Opanowanie zagadnień związanych z bodową metodami programowania sterowników programowalnych stosowanych w maszynach manipulacyjnych </w:t>
+        <w:t xml:space="preserve">Zna rolę układu sensorycznego w systemie nawigacyjnym robota mobilnego </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin</w:t>
+        <w:t xml:space="preserve">Ocena zadań realizowanych podczas zajęć laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W04, K_W05, K_W06</w:t>
+        <w:t xml:space="preserve">K_U22, K_U25, K_U26, K_U01, K_U27, K_U03, K_U05, K_U07, K_U09, K_U15, K_U18, K_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UO, I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SIPR_1st_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zaprojektować prosty system sterowania maszyną manipulacyjną</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>