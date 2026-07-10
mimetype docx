--- v3 (2026-03-21)
+++ v4 (2026-07-10)
@@ -766,51 +766,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OMC_w02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawy integracji sygnałów optycznych, elektrycznych i mechanicznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1046,51 +1046,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OMC_u01: </w:t>
       </w:r>
     </w:p>
@@ -1266,51 +1266,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OMC_k01: </w:t>
       </w:r>
     </w:p>