--- v4 (2026-07-10)
+++ v5 (2026-09-13)
@@ -960,51 +960,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12, K_W19</w:t>
+        <w:t xml:space="preserve">K_W19, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1266,51 +1266,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OMC_k01: </w:t>
       </w:r>
     </w:p>