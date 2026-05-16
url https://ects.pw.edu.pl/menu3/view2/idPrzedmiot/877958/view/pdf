--- v3 (2026-03-20)
+++ v4 (2026-05-16)
@@ -1054,51 +1054,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"0.5*W + 0.5*ĆP
 Zaliczenie wykładu: Kolokwium
 Zaliczenie ćwiczeń projektowych: Zaliczenie zadań projektowych"
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U06, IS_U13, IS_U01</w:t>
+        <w:t xml:space="preserve">IS_U01, IS_U06, IS_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>