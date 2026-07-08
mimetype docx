--- v4 (2026-05-16)
+++ v5 (2026-07-08)
@@ -748,51 +748,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"0.5*W + 0.5*ĆP
 Zaliczenie wykładu: Kolokwium
 Zaliczenie ćwiczeń projektowych: Zaliczenie zadań projektowych"
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W03, IS_W07, IS_W12</w:t>
+        <w:t xml:space="preserve">IS_W07, IS_W12, IS_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>