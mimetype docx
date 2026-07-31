--- v5 (2026-03-22)
+++ v6 (2026-07-31)
@@ -969,67 +969,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena zadania projektowego, obrona projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B2_U03 , B2_U01 , B2_U02 </w:t>
+        <w:t xml:space="preserve">B2_U01 , B2_U02 , B2_U03 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, II.T.P7S_UW.1, II.T.P7S_UW.2, III.P7S_UW.1.o, III.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">II.T.P7S_UW.2, III.P7S_UW.1.o, III.P7S_UW.2.o, I.P7S_UW, II.T.P7S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi zaproponować dopowiedzenie metody analizy i oceny możliwości zastosowania odnawialnych źródeł energii w systemach inżynierskich.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>