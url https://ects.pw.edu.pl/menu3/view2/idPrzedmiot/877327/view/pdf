--- v2 (2026-01-11)
+++ v3 (2026-06-11)
@@ -733,51 +733,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM2_W07, IM2_W09</w:t>
+        <w:t xml:space="preserve">IM2_W09, IM2_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III.P7S_WG.o, I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>