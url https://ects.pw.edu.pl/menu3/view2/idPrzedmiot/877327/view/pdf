--- v3 (2026-06-11)
+++ v4 (2026-08-19)
@@ -733,67 +733,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM2_W09, IM2_W07</w:t>
+        <w:t xml:space="preserve">IM2_W07, IM2_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG.o, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka BIOMIM-W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna właściwości materiałów biologicznych  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -953,67 +953,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM2_U01, IM2_U05</w:t>
+        <w:t xml:space="preserve">IM2_U05, IM2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, I.P7S_UU</w:t>
+        <w:t xml:space="preserve">I.P7S_UU, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka BIOMIM-U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na podstawie wiedzy uzyskanej w trakcie wykładu oraz analizy literatury fachowej student rozwija - poprzez pracę własną – umie dobrać metody pozwalające na tworzenie struktur biomimetycznych  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>