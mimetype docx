--- v4 (2026-08-19)
+++ v5 (2026-09-13)
@@ -953,67 +953,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM2_U05, IM2_U01</w:t>
+        <w:t xml:space="preserve">IM2_U01, IM2_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UU, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, I.P7S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka BIOMIM-U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na podstawie wiedzy uzyskanej w trakcie wykładu oraz analizy literatury fachowej student rozwija - poprzez pracę własną – umie dobrać metody pozwalające na tworzenie struktur biomimetycznych  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1023,51 +1023,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM2_U01, IM2_U13</w:t>
+        <w:t xml:space="preserve">IM2_U13, IM2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>