--- v0 (2025-10-31)
+++ v1 (2026-05-06)
@@ -970,67 +970,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, obserwacja i ocena umiejętności studenta w trakcie zajęć, ocena zaangażowania w dyskusję.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_U01, IM1_U02, IM1_U05</w:t>
+        <w:t xml:space="preserve">IM1_U05, IM1_U01, IM1_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UK, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PDG_K1: </w:t>
       </w:r>
     </w:p>