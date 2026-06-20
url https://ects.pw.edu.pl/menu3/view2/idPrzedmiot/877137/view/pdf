--- v1 (2026-05-06)
+++ v2 (2026-06-20)
@@ -836,51 +836,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM1_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, III.P6S_WK.o</w:t>
+        <w:t xml:space="preserve">III.P6S_WK.o, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PDG_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada ogólną wiedzę z zakresu prowadzenia działalności  gospodarczej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -970,67 +970,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, obserwacja i ocena umiejętności studenta w trakcie zajęć, ocena zaangażowania w dyskusję.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_U05, IM1_U01, IM1_U02</w:t>
+        <w:t xml:space="preserve">IM1_U01, IM1_U02, IM1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UK, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PDG_K1: </w:t>
       </w:r>
     </w:p>