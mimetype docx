--- v2 (2026-06-20)
+++ v3 (2026-07-29)
@@ -836,51 +836,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM1_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WK.o, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, III.P6S_WK.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PDG_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada ogólną wiedzę z zakresu prowadzenia działalności  gospodarczej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1066,51 +1066,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM1_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KK, I.P6S_KO</w:t>
+        <w:t xml:space="preserve">I.P6S_KO, I.P6S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PDG_K2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi myśleć i działać w sposób przedsiębiorczy.Potrafi odpowiednio określić priorytety służące realizacji określonego przez siebie zadania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>