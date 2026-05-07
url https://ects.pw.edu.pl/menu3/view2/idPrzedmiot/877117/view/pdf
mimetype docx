--- v4 (2026-04-11)
+++ v5 (2026-05-07)
@@ -809,67 +809,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_W06, IM1_W05</w:t>
+        <w:t xml:space="preserve">IM1_W05, IM1_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka INZPSL_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Orientuje się w metodach obróbki powierzchniowej stopów metali lekkich i kierunkach ich rozwoju</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1099,67 +1099,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_U12, IM1_U13</w:t>
+        <w:t xml:space="preserve">IM1_U13, IM1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka INZPSL_K1: </w:t>
       </w:r>
     </w:p>
@@ -1195,51 +1195,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM1_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KK, I.P6S_KO</w:t>
+        <w:t xml:space="preserve">I.P6S_KO, I.P6S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka INZPSL_K2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość rosnącej roli w technice metali lekkich - aluminium i magnezu w aspekcie aktualnych cywilizacyjnych wyzwań ekologicznych, ekonomicznych i technicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>