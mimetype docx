--- v5 (2026-05-07)
+++ v6 (2026-06-20)
@@ -809,437 +809,437 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_W05, IM1_W06</w:t>
+        <w:t xml:space="preserve">IM1_W06, IM1_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka INZPSL_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Orientuje się w metodach obróbki powierzchniowej stopów metali lekkich i kierunkach ich rozwoju</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IM1_W10, IM1_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka INZPSL_W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka INZPSL_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Orientuje się w metodach obróbki powierzchniowej stopów metali lekkich i kierunkach ich rozwoju</w:t>
+        <w:t xml:space="preserve">Potrafi dobrać odpowiednią do rodzaju zastosowania i warunków eksploatacji stopu aluminium lub magnezu technologię inżynierii powierzchni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_W10, IM1_W11</w:t>
+        <w:t xml:space="preserve">IM1_U01, IM1_U14, IM1_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.4.o, III.P6S_UW.1.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka INZPSL_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić aspekty ekologiczne zastosowania wybranej technologii inżynierii powierzchni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IM1_U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka INZPSL_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie ocenić ekonomiczne aspekty wyboru określonych technologii inżynierii powierzchni stopów metali lekkich</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IM1_U13, IM1_U12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka INZPSL_U1: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka INZPSL_K1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi dobrać odpowiednią do rodzaju zastosowania i warunków eksploatacji stopu aluminium lub magnezu technologię inżynierii powierzchni.</w:t>
+        <w:t xml:space="preserve">Rozumie potrzebę pogłębiania i aktualizowania wiedzy w stopniu umożliwiającym projektowanie optymalnych dla nowych wyzwań cywilizacyjnych i technicznych rozwiązań inżynierskich, w zakresie stopów metali lekkich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium</w:t>
+        <w:t xml:space="preserve">Obserwacja studenta i dyskusja na wykładzie </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_U01, IM1_U14, IM1_U16</w:t>
+        <w:t xml:space="preserve">IM1_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.4.o, III.P6S_UW.1.o</w:t>
-[...219 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_KO, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">I.P6S_KK, I.P6S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka INZPSL_K2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość rosnącej roli w technice metali lekkich - aluminium i magnezu w aspekcie aktualnych cywilizacyjnych wyzwań ekologicznych, ekonomicznych i technicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>