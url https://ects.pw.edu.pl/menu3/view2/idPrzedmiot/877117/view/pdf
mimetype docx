--- v6 (2026-06-20)
+++ v7 (2026-07-29)
@@ -809,67 +809,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_W06, IM1_W05</w:t>
+        <w:t xml:space="preserve">IM1_W05, IM1_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka INZPSL_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Orientuje się w metodach obróbki powierzchniowej stopów metali lekkich i kierunkach ich rozwoju</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -959,67 +959,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_U01, IM1_U14, IM1_U16</w:t>
+        <w:t xml:space="preserve">IM1_U14, IM1_U16, IM1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.4.o, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka INZPSL_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi ocenić aspekty ekologiczne zastosowania wybranej technologii inżynierii powierzchni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1045,51 +1045,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM1_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka INZPSL_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie ocenić ekonomiczne aspekty wyboru określonych technologii inżynierii powierzchni stopów metali lekkich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1099,67 +1099,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_U13, IM1_U12</w:t>
+        <w:t xml:space="preserve">IM1_U12, IM1_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka INZPSL_K1: </w:t>
       </w:r>
     </w:p>