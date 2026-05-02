--- v1 (2026-03-22)
+++ v2 (2026-05-02)
@@ -989,191 +989,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bieżąca praca na zajęciach, ocena przygotowanej prezentacji, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">IS_U12, IS_U21, IS_U15, IS_U14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada podstawowe umiejętności w zakresie zarządzania sytuacjami konfliktowymi związanymi z aktywnościami człowieka, zwłaszcza w procesach rozwoju i modernizaji infrastruktury </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bieżąca praca na zajęciach, ocena przygotowanej prezentacji, ocena projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_U21, IS_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada umiejętności pozwalające na samodzielne zaplanowanie zakresu systemu ochrony środowiska dla jednostki samorządu terytorialnego lub podmiotu gospodarczego oraz w oparciu o posiadaną wiedzę oraz informacje literaturowe i zdobyte we własnym zakresie informacje z JST lub podmiotów gospodarczych zaproponować, w ramach pracy grupowej, sposób funkcjonowania takiego systemu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bieżąca praca na zajęciach, ocena przygotowanej prezentacji, ocena projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">IS_U21, IS_U15, IS_U14, IS_U12</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">IS_U15, IS_U14, IS_U12, IS_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>