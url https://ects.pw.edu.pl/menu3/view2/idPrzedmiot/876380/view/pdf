--- v2 (2026-05-02)
+++ v3 (2026-07-08)
@@ -989,51 +989,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bieżąca praca na zajęciach, ocena przygotowanej prezentacji, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U12, IS_U21, IS_U15, IS_U14</w:t>
+        <w:t xml:space="preserve">IS_U21, IS_U15, IS_U14, IS_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1209,51 +1209,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bieżąca praca na zajęciach, ocena przygotowanej prezentacji, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_K01, IS_K02, IS_K04, IS_K05</w:t>
+        <w:t xml:space="preserve">IS_K05, IS_K01, IS_K02, IS_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>