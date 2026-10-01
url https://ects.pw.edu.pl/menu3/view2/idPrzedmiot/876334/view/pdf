--- v4 (2026-08-20)
+++ v5 (2026-10-01)
@@ -1125,261 +1125,261 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ustna odpowiedź przed i po zajęciach laboratoryjnych oraz kolokwium pisemne z całości materiału </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">IS_U16, IS_U22, IS_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi przeprowadzić uzdatnianie wody podziemnej oraz opisać i zinterpretować zmiany składu wody w zależności od stosowanych parametrów technologicznych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ustna odpowiedź przed i po zajęciach laboratoryjnych oraz kolokwium pisemne z całości materiału </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">IS_U06, IS_U16, IS_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi przeprowadzić uzdatnianie wody podziemnej oraz opisać i zinterpretować zmiany składu wody w zależności od stosowanych parametrów technologicznych</w:t>
+        <w:t xml:space="preserve">Potrafi przeprowadzić mechaniczne oczyszczanie ścieków metodą napowietrzania i koagulacji oraz opisać i zinterpretować zmiany składu ścieków w zależności od czasu napowietrzania i dawki koagulantu </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ustna odpowiedź przed i po zajęciach laboratoryjnych oraz kolokwium pisemne z całości materiału </w:t>
+        <w:t xml:space="preserve">ustna odpowiedź przed i po zajęciach laboratoryjnych oraz kolokwium pisemne z całości materiału</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U06, IS_U16, IS_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi przeprowadzić mechaniczne oczyszczanie ścieków metodą napowietrzania i koagulacji oraz opisać i zinterpretować zmiany składu ścieków w zależności od czasu napowietrzania i dawki koagulantu </w:t>
+        <w:t xml:space="preserve">Potrafi przeprowadzić biologiczne oczyszczanie ścieków w komorze osadu czynnego, opisać, zinterpretować zmiany składu ścieków i wyznaczyć parametry pracy reaktora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ustna odpowiedź przed i po zajęciach laboratoryjnych oraz kolokwium pisemne z całości materiału</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U06, IS_U16, IS_U22</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">IS_U22, IS_U06, IS_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>