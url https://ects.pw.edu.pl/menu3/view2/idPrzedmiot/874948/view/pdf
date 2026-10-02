--- v4 (2026-09-09)
+++ v5 (2026-10-02)
@@ -916,67 +916,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena bieżąca zadań realizowanych podczas zajęć laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U03, K_U04, K_U22</w:t>
+        <w:t xml:space="preserve">K_U03, K_U04, K_U22, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MTL_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi wykorzystać środowisko MATLAB w celu napisania i uruchomienia kodu programu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1002,51 +1002,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MTL_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi wykorzystać instrukcje strukturalne (sterujące i warunkowe) języka MATLAB.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>