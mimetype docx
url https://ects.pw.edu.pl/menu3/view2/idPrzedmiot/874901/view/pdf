--- v2 (2026-03-21)
+++ v3 (2026-05-02)
@@ -1003,51 +1003,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P7S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka DTP_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzić podstawową kalkulację kosztów wytworzenia publikacji drukowanej i ocenić czas realizacji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>