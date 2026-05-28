--- v3 (2026-05-02)
+++ v4 (2026-05-28)
@@ -783,51 +783,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka DTP_W02 : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę dotyczącą problemów i sposobów ich rozwiązywania przy składzie tekstu dla specyficznych zastosowań </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1003,51 +1003,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P7S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka DTP_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzić podstawową kalkulację kosztów wytworzenia publikacji drukowanej i ocenić czas realizacji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>