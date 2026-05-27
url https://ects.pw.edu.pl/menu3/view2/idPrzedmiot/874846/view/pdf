--- v2 (2026-03-24)
+++ v3 (2026-05-27)
@@ -764,67 +764,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie - ocena z projektu realizowanego w ramach zajęć oraz z obrony projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W06, K_W16</w:t>
+        <w:t xml:space="preserve">K_W16, K_W03, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PPO_Ist_o_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wiedza na temat projektowania procesu technologicznego oraz  zapoznanie z dostępnym na rynku oprogramowaniem. Wiedza na temat narzędzi skrawających, materiałów oraz metod obróbki. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -914,67 +914,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie - ocena z projektu realizowanego w ramach zajęć oraz z obrony projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U05, K_U07, K_U08, K_U20, K_U27, K_U03</w:t>
+        <w:t xml:space="preserve">K_U03, K_U05, K_U07, K_U08, K_U20, K_U27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UO, I.P6S_UU, P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UO, I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PPO_Ist_o_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi analizować dodatkowe wymagania stawiane wyrobom mechanicznym, to jest niezawodność, zapewnienie mocowania, dopasowanie do warunków pracy, analiza ekonomiczna zastosowanych rozwiązań. Potrafi przedstawić wymagania BHP związane z przeprowadzonym doświadczeniem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -984,67 +984,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne, Wykonanie projektu, wersja elektroniczna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U14, K_U20, K_U22</w:t>
+        <w:t xml:space="preserve">K_U22, K_U14, K_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PPO_Ist_o_K01: </w:t>
       </w:r>
     </w:p>