--- v3 (2026-05-27)
+++ v4 (2026-06-16)
@@ -764,67 +764,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie - ocena z projektu realizowanego w ramach zajęć oraz z obrony projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W16, K_W03, K_W06</w:t>
+        <w:t xml:space="preserve">K_W03, K_W06, K_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PPO_Ist_o_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wiedza na temat projektowania procesu technologicznego oraz  zapoznanie z dostępnym na rynku oprogramowaniem. Wiedza na temat narzędzi skrawających, materiałów oraz metod obróbki. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -930,51 +930,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U03, K_U05, K_U07, K_U08, K_U20, K_U27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UO, I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UO, I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PPO_Ist_o_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi analizować dodatkowe wymagania stawiane wyrobom mechanicznym, to jest niezawodność, zapewnienie mocowania, dopasowanie do warunków pracy, analiza ekonomiczna zastosowanych rozwiązań. Potrafi przedstawić wymagania BHP związane z przeprowadzonym doświadczeniem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -984,67 +984,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne, Wykonanie projektu, wersja elektroniczna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U22, K_U14, K_U20</w:t>
+        <w:t xml:space="preserve">K_U14, K_U20, K_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PPO_Ist_o_K01: </w:t>
       </w:r>
     </w:p>