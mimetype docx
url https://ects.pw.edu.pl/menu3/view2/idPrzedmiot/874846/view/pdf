--- v4 (2026-06-16)
+++ v5 (2026-07-08)
@@ -930,51 +930,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U03, K_U05, K_U07, K_U08, K_U20, K_U27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UO, I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UO, I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PPO_Ist_o_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi analizować dodatkowe wymagania stawiane wyrobom mechanicznym, to jest niezawodność, zapewnienie mocowania, dopasowanie do warunków pracy, analiza ekonomiczna zastosowanych rozwiązań. Potrafi przedstawić wymagania BHP związane z przeprowadzonym doświadczeniem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>