--- v5 (2026-07-08)
+++ v6 (2026-07-29)
@@ -914,67 +914,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie - ocena z projektu realizowanego w ramach zajęć oraz z obrony projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U03, K_U05, K_U07, K_U08, K_U20, K_U27</w:t>
+        <w:t xml:space="preserve">K_U07, K_U08, K_U20, K_U27, K_U03, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UO, I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PPO_Ist_o_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi analizować dodatkowe wymagania stawiane wyrobom mechanicznym, to jest niezawodność, zapewnienie mocowania, dopasowanie do warunków pracy, analiza ekonomiczna zastosowanych rozwiązań. Potrafi przedstawić wymagania BHP związane z przeprowadzonym doświadczeniem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>