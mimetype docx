--- v6 (2026-07-29)
+++ v7 (2026-08-19)
@@ -780,51 +780,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W03, K_W06, K_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PPO_Ist_o_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wiedza na temat projektowania procesu technologicznego oraz  zapoznanie z dostępnym na rynku oprogramowaniem. Wiedza na temat narzędzi skrawających, materiałów oraz metod obróbki. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -914,67 +914,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie - ocena z projektu realizowanego w ramach zajęć oraz z obrony projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U08, K_U20, K_U27, K_U03, K_U05</w:t>
+        <w:t xml:space="preserve">K_U03, K_U05, K_U07, K_U08, K_U20, K_U27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UO, I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PPO_Ist_o_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi analizować dodatkowe wymagania stawiane wyrobom mechanicznym, to jest niezawodność, zapewnienie mocowania, dopasowanie do warunków pracy, analiza ekonomiczna zastosowanych rozwiązań. Potrafi przedstawić wymagania BHP związane z przeprowadzonym doświadczeniem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1000,51 +1000,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U14, K_U20, K_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PPO_Ist_o_K01: </w:t>
       </w:r>
     </w:p>