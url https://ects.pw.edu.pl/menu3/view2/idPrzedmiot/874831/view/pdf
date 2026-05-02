--- v2 (2026-03-20)
+++ v3 (2026-05-02)
@@ -829,51 +829,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, wejściówki" - przed rozpoczęciem ćwiczeń laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W18, K_W12</w:t>
+        <w:t xml:space="preserve">K_W12, K_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1065,51 +1065,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U10, K_U11, K_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka 1s_mchtr_TEL_u02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zastosować odpowiedni aparat matematyczny do przeliczenia przekształcenia wiązki laserowej w układach optycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>