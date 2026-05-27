--- v3 (2026-05-02)
+++ v4 (2026-05-27)
@@ -1049,51 +1049,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena sprawozdań z ćwiczeń laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10, K_U11, K_U22</w:t>
+        <w:t xml:space="preserve">K_U22, K_U10, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>