--- v4 (2026-05-27)
+++ v5 (2026-07-08)
@@ -845,271 +845,271 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W12, K_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1s_mchtr_TEL_w03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zastosowania laserów w inżynierii przemysłowej, medycynie, metrologii, telekomunikacji</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1s_mchtr_TEL_w04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawowe techniki pomiaru parametrów promieniowania laserowego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin, "wejściówki" - przed rozpoczęciem ćwiczeń laboratoryjnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1s_mchtr_TEL_w03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1s_mchtr_TEL_u01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna zastosowania laserów w inżynierii przemysłowej, medycynie, metrologii, telekomunikacji</w:t>
+        <w:t xml:space="preserve">Potrafi zmierzyć i ocenić podstawowe parametry promieniowania laserowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin</w:t>
+        <w:t xml:space="preserve">ocena sprawozdań z ćwiczeń laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W17</w:t>
+        <w:t xml:space="preserve">K_U10, K_U11, K_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka 1s_mchtr_TEL_u02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zastosować odpowiedni aparat matematyczny do przeliczenia przekształcenia wiązki laserowej w układach optycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>