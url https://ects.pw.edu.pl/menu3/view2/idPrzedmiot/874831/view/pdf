--- v5 (2026-07-08)
+++ v6 (2026-07-29)
@@ -845,51 +845,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W12, K_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka 1s_mchtr_TEL_w03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna zastosowania laserów w inżynierii przemysłowej, medycynie, metrologii, telekomunikacji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -985,51 +985,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka 1s_mchtr_TEL_u01: </w:t>
       </w:r>
     </w:p>