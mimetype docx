--- v2 (2026-03-21)
+++ v3 (2026-04-11)
@@ -919,51 +919,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_KR, P7U_K, I.P7S_KO</w:t>
+        <w:t xml:space="preserve">P7U_K, I.P7S_KR, I.P7S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PP_IIst_K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zaplanować harmonogram realizacji złożonego zadania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>