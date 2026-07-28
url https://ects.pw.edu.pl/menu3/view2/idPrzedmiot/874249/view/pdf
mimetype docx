--- v3 (2026-04-11)
+++ v4 (2026-07-28)
@@ -743,67 +743,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena raportu z pracy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10, K_W11, K_W12</w:t>
+        <w:t xml:space="preserve">K_W11, K_W12, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">III.P7S_WG, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PP_IIst_U01: </w:t>
       </w:r>
     </w:p>
@@ -919,51 +919,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_K, I.P7S_KR, I.P7S_KO</w:t>
+        <w:t xml:space="preserve">P7U_K, I.P7S_KO, I.P7S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PP_IIst_K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zaplanować harmonogram realizacji złożonego zadania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>