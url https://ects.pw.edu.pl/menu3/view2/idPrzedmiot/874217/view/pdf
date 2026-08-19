--- v4 (2026-05-08)
+++ v5 (2026-08-19)
@@ -954,67 +954,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena z realizowanych projektów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U03, K_U12, K_U01</w:t>
+        <w:t xml:space="preserve">K_U12, K_U01, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, I.P7S_UK, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZUR_IIst_K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umiejętność korzystania z literatury zawodowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>