--- v1 (2026-03-21)
+++ v2 (2026-04-11)
@@ -1040,51 +1040,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena zadań realizowanych podczas zajęć laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U22, K_U25, K_U26, K_U27, K_U01, K_U03, K_U05, K_U07, K_U09, K_U15, K_U18, K_U21</w:t>
+        <w:t xml:space="preserve">K_U21, K_U22, K_U25, K_U26, K_U27, K_U01, K_U03, K_U05, K_U07, K_U09, K_U15, K_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1110,51 +1110,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena zadań realizowanych podczas zajęć laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U12, K_U08</w:t>
+        <w:t xml:space="preserve">K_U08, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>