--- v2 (2026-04-11)
+++ v3 (2026-05-07)
@@ -1040,51 +1040,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena zadań realizowanych podczas zajęć laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U21, K_U22, K_U25, K_U26, K_U27, K_U01, K_U03, K_U05, K_U07, K_U09, K_U15, K_U18</w:t>
+        <w:t xml:space="preserve">K_U26, K_U27, K_U01, K_U03, K_U05, K_U07, K_U09, K_U15, K_U18, K_U21, K_U22, K_U25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1180,51 +1180,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena zadań realizowanych podczas zajęć laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U08, K_U12</w:t>
+        <w:t xml:space="preserve">K_U12, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>