--- v3 (2026-05-07)
+++ v4 (2026-06-17)
@@ -960,51 +960,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W04, K_W05, K_W06</w:t>
+        <w:t xml:space="preserve">K_W06, K_W01, K_W04, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1040,51 +1040,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena zadań realizowanych podczas zajęć laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U26, K_U27, K_U01, K_U03, K_U05, K_U07, K_U09, K_U15, K_U18, K_U21, K_U22, K_U25</w:t>
+        <w:t xml:space="preserve">K_U18, K_U21, K_U22, K_U25, K_U26, K_U27, K_U01, K_U03, K_U05, K_U07, K_U09, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1180,51 +1180,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena zadań realizowanych podczas zajęć laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U12, K_U08</w:t>
+        <w:t xml:space="preserve">K_U08, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>