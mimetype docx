--- v4 (2026-06-17)
+++ v5 (2026-07-28)
@@ -960,51 +960,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W01, K_W04, K_W05</w:t>
+        <w:t xml:space="preserve">K_W04, K_W05, K_W06, K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1040,51 +1040,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena zadań realizowanych podczas zajęć laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U18, K_U21, K_U22, K_U25, K_U26, K_U27, K_U01, K_U03, K_U05, K_U07, K_U09, K_U15</w:t>
+        <w:t xml:space="preserve">K_U15, K_U18, K_U21, K_U22, K_U25, K_U26, K_U27, K_U01, K_U03, K_U05, K_U07, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>