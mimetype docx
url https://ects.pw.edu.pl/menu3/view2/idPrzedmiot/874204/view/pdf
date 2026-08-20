--- v5 (2026-07-28)
+++ v6 (2026-08-20)
@@ -960,51 +960,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W05, K_W06, K_W01</w:t>
+        <w:t xml:space="preserve">K_W01, K_W04, K_W05, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1040,51 +1040,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena zadań realizowanych podczas zajęć laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U15, K_U18, K_U21, K_U22, K_U25, K_U26, K_U27, K_U01, K_U03, K_U05, K_U07, K_U09</w:t>
+        <w:t xml:space="preserve">K_U26, K_U27, K_U01, K_U03, K_U05, K_U07, K_U09, K_U15, K_U18, K_U21, K_U22, K_U25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>