--- v3 (2026-03-21)
+++ v4 (2026-05-07)
@@ -1194,51 +1194,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka AIR_IST_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzić studium literatury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>