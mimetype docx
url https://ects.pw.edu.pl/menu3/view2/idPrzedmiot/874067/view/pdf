--- v4 (2026-05-07)
+++ v5 (2026-06-17)
@@ -888,51 +888,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prace domowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W05</w:t>
+        <w:t xml:space="preserve">K_W05, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1194,51 +1194,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka AIR_IST_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzić studium literatury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>