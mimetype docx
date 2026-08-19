--- v5 (2026-06-17)
+++ v6 (2026-08-19)
@@ -1124,51 +1124,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka AIR_IST_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykorzystać modelowanie numeryczne do rozwiązania problemu inżynierskiego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>