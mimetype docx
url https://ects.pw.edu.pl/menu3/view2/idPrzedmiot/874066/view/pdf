--- v5 (2026-06-17)
+++ v6 (2026-10-01)
@@ -835,51 +835,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W09, K_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka AUP_W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada podstawową wiedzę z zakresu projektowania układów automatyki oraz tworzenia dokumentacji projektowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -985,51 +985,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka AUP_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi projektować typowe struktury układów automatyki.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1109,67 +1109,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Realizacja ćwiczeń laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U15, K_U14</w:t>
+        <w:t xml:space="preserve">K_U14, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka AUP_K01: </w:t>
       </w:r>
     </w:p>