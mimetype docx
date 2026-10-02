--- v6 (2026-07-29)
+++ v7 (2026-10-02)
@@ -773,51 +773,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W03, K_W09, K_W14, K_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZBR _IST_K_W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę z zakresu analizy  zachowań układów napędowych stosowanych w  mechanizmach  manipulatorów i robotów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1037,51 +1037,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin z części wykładowej. Ocena zrealizowanych projektów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W09, K_W14, K_W16</w:t>
+        <w:t xml:space="preserve">K_W16, K_W03, K_W09, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1397,67 +1397,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena zrealizowanych projektów, w tym przyjętych rozwiązań programowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U25, K_U05, K_U21</w:t>
+        <w:t xml:space="preserve">K_U21, K_U25, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UO, I.P6S_UU, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o, I.P6S_UO, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_K01: </w:t>
       </w:r>
     </w:p>