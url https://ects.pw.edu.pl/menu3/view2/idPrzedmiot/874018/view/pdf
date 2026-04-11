--- v3 (2026-03-21)
+++ v4 (2026-04-11)
@@ -822,67 +822,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W15, K_W11</w:t>
+        <w:t xml:space="preserve">K_W11, K_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MTE_U01: </w:t>
       </w:r>
     </w:p>
@@ -972,67 +972,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena sprawozdań z laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U02, K_U05, K_U06</w:t>
+        <w:t xml:space="preserve">K_U05, K_U06, K_U01, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UK, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MTE_K01: </w:t>
       </w:r>
     </w:p>