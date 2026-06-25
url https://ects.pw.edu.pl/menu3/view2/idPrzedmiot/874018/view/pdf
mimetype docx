--- v4 (2026-04-11)
+++ v5 (2026-06-25)
@@ -972,67 +972,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena sprawozdań z laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U05, K_U06, K_U01, K_U02</w:t>
+        <w:t xml:space="preserve">K_U02, K_U05, K_U06, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UK, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UO, I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MTE_K01: </w:t>
       </w:r>
     </w:p>