--- v5 (2026-06-25)
+++ v6 (2026-07-29)
@@ -918,121 +918,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U05, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU, P6U_U, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MTE_U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Opanowanie podstawowych umiejętności w zakresie opracowania wyników pomiarów w szczególności wielkości geometrycznych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena sprawozdań z laboratorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U01, K_U02, K_U05, K_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU, III.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UO, I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MTE_K01: </w:t>
       </w:r>
     </w:p>