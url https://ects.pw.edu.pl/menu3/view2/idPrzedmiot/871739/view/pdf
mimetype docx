--- v3 (2026-03-21)
+++ v4 (2026-05-08)
@@ -1141,51 +1141,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi interpretować i opisywać matematycznie przebieg procesów dwufazowych z reakcją chemiczną. Potrafi określać wpływ reakcji chemicznej na przebieg procesu absorpcji. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>