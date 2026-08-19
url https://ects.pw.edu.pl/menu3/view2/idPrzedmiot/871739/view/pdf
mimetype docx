--- v4 (2026-05-08)
+++ v5 (2026-08-19)
@@ -1071,51 +1071,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przedstawić i zastosować w praktyce podstawowe bilanse materiałowe oraz bilans entalpowy do przewidywania przebiegu reakcji chemicznych (stopień przemiany) w reaktorach idealnych (idealne mieszanie, idealny przepływ tłokowy).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>