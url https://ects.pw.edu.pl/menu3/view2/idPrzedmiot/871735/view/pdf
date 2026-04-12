--- v1 (2026-02-04)
+++ v2 (2026-04-12)
@@ -854,51 +854,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę niezbędną do sporządzania bilansów masy, składników, pędu i energii                        z uwzględnieniem zjawisk przenoszenia pędu, masy i energii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>