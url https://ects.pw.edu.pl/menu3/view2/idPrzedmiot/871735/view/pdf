--- v2 (2026-04-12)
+++ v3 (2026-08-20)
@@ -784,121 +784,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma wiedzę niezbędną wyznaczania wybranych właściwości fizykochemicznych, badania równowag fazowych oraz wykorzystania podstawowych zasad termodynamiki w układach zamkniętych i otwartych do bilansowania masy i energii oraz badania sprawności obiegów termodynamicznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprawdzian pisemny, referat, sprawozdanie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę niezbędną do sporządzania bilansów masy, składników, pędu i energii                        z uwzględnieniem zjawisk przenoszenia pędu, masy i energii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>