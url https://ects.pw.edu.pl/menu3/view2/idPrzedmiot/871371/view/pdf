--- v5 (2026-07-29)
+++ v6 (2026-09-30)
@@ -744,67 +744,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test wielokrotnego wyboru </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W07, K_W09</w:t>
+        <w:t xml:space="preserve">K_W09, K_W01, K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, II.S.P6S_WG.1, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WK, II.T.P6S_WK, II.T.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK, II.T.P6S_WG, II.S.P6S_WG.1, II.S.P6S_WG.2, II.H.P6S_WG.1.o, II.T.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę na temat prawnych uwarunkowań komercjalizacji nieruchomości mieszkaniowych i użytkowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -884,67 +884,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test wielokrotnego wyboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W09, K_W12</w:t>
+        <w:t xml:space="preserve">K_W12, K_W01, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_WG.1, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WG, I.P6S_WK, II.T.P6S_WG, II.T.P6S_WK</w:t>
+        <w:t xml:space="preserve">II.S.P6S_WG.2, I.P6S_WG, II.S.P6S_WG.1, II.H.P6S_WG.1.o, I.P6S_WK, II.T.P6S_WG, II.T.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę w zakresie instytucji prawa rzeczowego związanych nieruchomościami (własność, użytkowanie wieczyste, służebności gruntowe,hipoteka, własność lokalu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1034,67 +1034,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test wielokrotnego wyboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U03, K_U08, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, II.T.P6S_UW.2, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dokonać analizy stanu prawnego nieruchomości w oparciu o księgę wieczystą i kataster nieruchomości</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1120,51 +1120,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U02, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, II.T.P6S_UW.2</w:t>
+        <w:t xml:space="preserve">II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_01: </w:t>
       </w:r>
     </w:p>