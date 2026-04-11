--- v2 (2026-03-20)
+++ v3 (2026-04-11)
@@ -774,121 +774,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">II.H.P7S_WG.1.o, I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W_02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student posiada wiedzę nt. krajowych polityk gospodarczych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zapoznanie się z literaturą przedmiotu, kolokwium, udział w dyskusji</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">II.H.P7S_WG.1.o, I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie mechanizm transmisji polityk na gospodarkę narodową i jej podmioty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>