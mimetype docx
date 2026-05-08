--- v3 (2026-04-11)
+++ v4 (2026-05-08)
@@ -774,51 +774,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.H.P7S_WG.1.o, I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student posiada wiedzę nt. krajowych polityk gospodarczych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -844,51 +844,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o</w:t>
+        <w:t xml:space="preserve">II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie mechanizm transmisji polityk na gospodarkę narodową i jej podmioty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>