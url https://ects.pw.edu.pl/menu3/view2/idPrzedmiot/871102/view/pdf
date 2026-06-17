--- v4 (2026-05-08)
+++ v5 (2026-06-17)
@@ -844,51 +844,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie mechanizm transmisji polityk na gospodarkę narodową i jej podmioty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -994,51 +994,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, I.P7S_UK, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, II.H.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">II.S.P7S_UW.3.o, II.H.P7S_UW.1, II.H.P7S_UW.2.o, I.P7S_UW, I.P7S_UK, II.S.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wskazać rolę norm prawnych (zwłaszcza w obszarze prawa administracyjnego oraz gospodarczego) w regulowaniu określonych dziedzin życia społecznego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>