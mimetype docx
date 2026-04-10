--- v2 (2026-02-08)
+++ v3 (2026-04-10)
@@ -778,51 +778,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W03, K_W04, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, II.S.P6S_WG.1, II.S.P6S_WG.2, II.S.P6S_WG.3, II.H.P6S_WG/K.o, I.P6S_WG, II.X.P6S_WG.2, II.H.P6S_WG.1.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK, II.S.P6S_WG.1, II.S.P6S_WG.2, II.S.P6S_WG.3, II.H.P6S_WG/K.o, II.X.P6S_WG.2, II.H.P6S_WG.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po zakończeniu zajęć student potrafi również wskazać środki ochrony podstawowych wolności i praw oraz zasady ich wykorzystania (w tym: środki dostępu do sądu, skarga konstytucyjna do Trybunału Konstytucyjnego, skarga do Rzecznika Praw Obywatelskich, skargi do instancji międzynarodowych, w szczególności Europejskiego Trybunału Praw Człowieka).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -937,51 +937,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U02, K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po zakończeniu zajęć student potrafi sporządzić analizę pisemną (w formie krótkiej rozprawki), w której przedstawia dowody (argumenty) uzasadniające jego pogląd o zaistnieniu - w określonym (hipotetycznym) stanie faktycznym - naruszenia wolności i praw człowieka. Umie dobrać i wyrazić w formie pisemnej swoje argumenty. Umie też wzmacniać swoją argumentacją, stosując odwołania do orzecznictwa i literatury przedmiotu (komentarzy).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>