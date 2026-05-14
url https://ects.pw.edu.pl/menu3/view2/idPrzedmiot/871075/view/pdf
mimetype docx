--- v3 (2026-04-10)
+++ v4 (2026-05-14)
@@ -778,51 +778,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W03, K_W04, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK, II.S.P6S_WG.1, II.S.P6S_WG.2, II.S.P6S_WG.3, II.H.P6S_WG/K.o, II.X.P6S_WG.2, II.H.P6S_WG.1.o</w:t>
+        <w:t xml:space="preserve">II.H.P6S_WG/K.o, I.P6S_WG, II.X.P6S_WG.2, II.S.P6S_WG.2, II.H.P6S_WG.1.o, II.S.P6S_WG.1, II.S.P6S_WG.3, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po zakończeniu zajęć student potrafi również wskazać środki ochrony podstawowych wolności i praw oraz zasady ich wykorzystania (w tym: środki dostępu do sądu, skarga konstytucyjna do Trybunału Konstytucyjnego, skarga do Rzecznika Praw Obywatelskich, skargi do instancji międzynarodowych, w szczególności Europejskiego Trybunału Praw Człowieka).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -921,51 +921,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umiejętności studenta będą weryfikowane w toku zajęć w ramach dyskusji nad omawianymi
 na nich zagadnieniami, poprzez rozwiązywanie kazusów i przygotowywanie samodzielne
 krótkich prac pisemny, a także przy okazji kolokwium zaliczeniowego. W szczególności
 student, formułując pogląd o zaistnieniu naruszenia określonej wolności albo określonego prawa, będzie potrafił wyjaśnić - poprzez odwołanie się do treści przepisów i wypracowanego na ich tle orzecznictwa - na czym to naruszenie polega.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U02, K_U04</w:t>
+        <w:t xml:space="preserve">K_U02, K_U04, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>