--- v8 (2026-09-04)
+++ v9 (2026-10-19)
@@ -931,51 +931,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W02, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_WG.2, I.P7S_WG, II.S.P7S_WG.1, I.P7S_WK, II.T.P7S_WG</w:t>
+        <w:t xml:space="preserve">II.T.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, I.P7S_WG, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student zna główne modele wyceny akcji i obligacji, a także zna i rozumie istotę instrumentów pochodnych - futures, opcji i swapów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1152,51 +1152,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U03, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, II.H.P7S_UW.2.o, I.P7S_UW, II.S.P7S_UW.1</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, I.P7S_UK, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, II.H.P7S_UW.2.o, II.S.P7S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student umie dokonać wyceny papieru wartościowego na podstawie poznanych formuł, obliczać miary ryzyka związanego z obligacjami o stałym oprocentowaniu a także odróżnia instrumenty pochodne i poprawnie je definiuje, potrafi wskazać ich zastosowanie oraz  skonstruować niektóre z nich.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1346,67 +1346,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja na zajęciach, prezentacja prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U13 FIB, K_U12</w:t>
+        <w:t xml:space="preserve">K_U12, K_U13 FIB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UO, I.P7S_UW, II.T.P7S_UW.2, II.X.P7S_UW.2, II.S.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">II.S.P7S_UW.2.o, I.P7S_UK, I.P7S_UO, I.P7S_UW, II.T.P7S_UW.2, II.X.P7S_UW.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_01: </w:t>
       </w:r>
     </w:p>