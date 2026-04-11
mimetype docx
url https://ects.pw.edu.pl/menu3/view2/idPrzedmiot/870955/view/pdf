--- v2 (2026-03-20)
+++ v3 (2026-04-11)
@@ -811,497 +811,497 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład –  2 zaliczenia w formie pisemnej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tr2A_W08, Tr2A_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę dotyczącą zagadnień bezpieczeństwa dźwignic i zawiesi z nimi współpracujących z punktu widzenia udźwigu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wykład –  2 zaliczenia w formie pisemnej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Tr2A_W06, Tr2A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę dotyczącą zagadnień bezpieczeństwa dźwignic i zawiesi z nimi współpracujących z punktu widzenia udźwigu</w:t>
+        <w:t xml:space="preserve">							Posiada wiedzę dotyczącą zagadnień bezpieczeństwa dźwignic z punktu widzenia ich stateczności, w tym  obciążenia wiatrem							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">wykład –  2 zaliczenia w formie pisemnej (pytania celowane) cwiczenia – 2 zaliczenia ćwiczeń rachunkowych w formie dyskusji i pytań</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr2A_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Posiada wiedzę dotyczącą zagadnień bezpieczeństwa wózków jezdniowych z punktu widzenia ich stateczności w różnych warunkach ruchu i pracy							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wykład –  2 zaliczenia w formie pisemnej (pytania celowane) cwiczenia – 2 zaliczenia ćwiczeń rachunkowych w formie dyskusji i pytań</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr2A_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawowe przepisy dozoru technicznego, istotne przy montażu i w eksplatacji dźwignic oraz dla innych urzadzeń transportu wewnętrznego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">wykład –  2 zaliczenia w formie pisemnej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W06, Tr2A_W08</w:t>
+        <w:t xml:space="preserve">Tr2A_W06, Tr2A_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Posiada wiedzę dotyczącą zagadnień bezpieczeństwa dźwignic z punktu widzenia ich stateczności, w tym  obciążenia wiatrem							</w:t>
+        <w:t xml:space="preserve">							Posiada przygotowanie merytoryczne i sprawność inżynierską do rozpoznania i określenia wielkości lub charakterystyk bezpieczeństwa typowych dźwignic i wózków jezdniowych							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">wykład –  2 zaliczenia w formie pisemnej (pytania celowane) cwiczenia – 2 zaliczenia ćwiczeń rachunkowych w formie dyskusji i pytań</w:t>
+        <w:t xml:space="preserve">wykład –  2 zaliczenia w formie pisemnej (pytania celowane), ćwiczenia - 2 zaliczenia ćwiczeń rachunkowych w formie dyskusji i pytań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W06</w:t>
+        <w:t xml:space="preserve">Tr2A_U14, Tr2A_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.4.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Posiada wiedzę dotyczącą zagadnień bezpieczeństwa wózków jezdniowych z punktu widzenia ich stateczności w różnych warunkach ruchu i pracy							</w:t>
+        <w:t xml:space="preserve">							Posiada umiejetności biegłego posługiwania się  analitycznymi narzędziami rozpoznania i przeciwdziałania typowym zagrożeniom bezpieczeństwa konstrukcji i eksploatacji dźwignic i wózków jezdniowych							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">wykład –  2 zaliczenia w formie pisemnej (pytania celowane) cwiczenia – 2 zaliczenia ćwiczeń rachunkowych w formie dyskusji i pytań</w:t>
+        <w:t xml:space="preserve">cwiczenia –  2 zaliczenia ćwiczeń rachunkowych w formie dyskusji i pytań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W06</w:t>
+        <w:t xml:space="preserve">Tr2A_U10, Tr2A_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG</w:t>
-[...219 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.2.o, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>