--- v3 (2026-04-11)
+++ v4 (2026-05-01)
@@ -811,51 +811,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład –  2 zaliczenia w formie pisemnej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W08, Tr2A_W06</w:t>
+        <w:t xml:space="preserve">Tr2A_W06, Tr2A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1171,67 +1171,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład –  2 zaliczenia w formie pisemnej (pytania celowane), ćwiczenia - 2 zaliczenia ćwiczeń rachunkowych w formie dyskusji i pytań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U14, Tr2A_U20</w:t>
+        <w:t xml:space="preserve">Tr2A_U20, Tr2A_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Posiada umiejetności biegłego posługiwania się  analitycznymi narzędziami rozpoznania i przeciwdziałania typowym zagrożeniom bezpieczeństwa konstrukcji i eksploatacji dźwignic i wózków jezdniowych							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>