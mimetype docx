--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -749,51 +749,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna metody i środki sterowania ruchem: - na skrzyżowaniach izolowanych, - na ciągach i w sieciach skrzyżowań - trasach ruchu szybkiego i autostradach. Zna metody i środki indywidualnego sterowania pojazdami samochodowymi. Zna systemy centralnego sterowania i zarządzania ruchem drogowym. Zna wymagania i metody oceny bezpieczeństwa i sprawności ruchu kolejowego. Zna wskaźniki efektywności sterowania ruchem drogowym. Zna elementy procesów kolejkowych w ruchu drogowym. Zna zagadnienia związane z priorytetami dla pojazdów komunikacji zbiorowej. Zna systemy hierarchiczne sterowania i kierowania ruchem kolejowym. Zna metody i środki zarządzania ruchem lotniczym. Zna relacje człowiek - maszyna w sterowaniu ruchem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -883,67 +883,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ćwiczenia – wstępna ocena propozycji i ocena końcowa wyboru treści opracowania studenta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U04, Tr2A_U13</w:t>
+        <w:t xml:space="preserve">Tr2A_U13, Tr2A_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UU, I.P7S_UW, III.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.2.o, I.P7S_UU, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykonać analizę lub opracowanie projektowo-koncepcyjne z zakresu kierowania (zarządzania) i sterowania ruchem w transporcie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>