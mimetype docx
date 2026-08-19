--- v3 (2026-07-29)
+++ v4 (2026-08-19)
@@ -803,121 +803,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na zaliczeniu pisemnym pytania testowe i otwarte (1/3 wszystkich pytań) dotyczące zagadnień opisanych w efekcie W02. Zaliczenie ma miejsce, gdy student udzieli minimum 50% poprawnych odpowiedzi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tr2A_W09, Tr2A_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III.P7S_WG.o, I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Absolwent posiada wiedzę dotyczącą podłoża nawierzchni, podbudowy nawierzchni, warstwy ścieralnej i wiążącej, projektowania składu MMA, recyklingu nawierzchni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Na zaliczeniu pisemnym pytania testowe i otwarte (1/3 wszystkich pytań) dotyczące zagadnień opisanych w efekcie W03. Zaliczenie ma miejsce, gdy student udzieli minimum 50% poprawnych odpowiedzi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Tr2A_W06, Tr2A_W09</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">Tr2A_W09, Tr2A_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>