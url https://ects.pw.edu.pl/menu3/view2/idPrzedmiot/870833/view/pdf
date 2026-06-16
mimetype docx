--- v1 (2026-03-20)
+++ v2 (2026-06-16)
@@ -740,157 +740,297 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład – kolokwium pisemne (pytania otwarte lub testowe w zależności od formy nauczania). Wymaganie jest uzyskanie połowy możliwych do uzyskania punktów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tr2A_W09, Tr2A_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna strukturę kosztów logistycznych w systemach intralogistycznych (koszty eksploatacyjne i koszty operacyjne).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykład – kolokwium pisemne (pytania otwarte lub testowe w zależności od formy nauczania). Wymaganie jest uzyskanie połowy możliwych do uzyskania punktów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Tr2A_W06, Tr2A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna strukturę kosztów logistycznych w systemach intralogistycznych (koszty eksploatacyjne i koszty operacyjne).</w:t>
+        <w:t xml:space="preserve">Zna metodykę szacowania pracochłonności procesów logistycznych ze względu na pracę ludzi i urządzeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład – kolokwium pisemne (pytania otwarte lub testowe w zależności od formy nauczania). Wymaganie jest uzyskanie połowy możliwych do uzyskania punktów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tr2A_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna strukturę kosztów w transporcie drogowym i kolejowym.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykład – kolokwium pisemne (pytania otwarte lub testowe w zależności od formy nauczania). Wymaganie jest uzyskanie połowy możliwych do uzyskania punktów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Tr2A_W06, Tr2A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna metodykę szacowania pracochłonności procesów logistycznych ze względu na pracę ludzi i urządzeń.</w:t>
+        <w:t xml:space="preserve">Zna podstawowe wskaźniki oceny jakości realizacji procesów logistycznych opartych o miary kosztowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład – kolokwium pisemne (pytania otwarte lub testowe w zależności od formy nauczania). Wymaganie jest uzyskanie połowy możliwych do uzyskania punktów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -901,336 +1041,196 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna strukturę kosztów w transporcie drogowym i kolejowym.</w:t>
+        <w:t xml:space="preserve">Potrafi ustalać nakłady na elementy systemu  logistycznego  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wykład – kolokwium pisemne (pytania otwarte lub testowe w zależności od formy nauczania). Wymaganie jest uzyskanie połowy możliwych do uzyskania punktów.</w:t>
+        <w:t xml:space="preserve">Ćwiczenia projektowe – obrona ćwiczenia projektowego pod koniec semestru. Konieczne jest poprawne wykonanie wszystkich wyszczególnionych elementów zadania projektowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W06, Tr2A_W09</w:t>
+        <w:t xml:space="preserve">Tr2A_U01, Tr2A_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02	: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawowe wskaźniki oceny jakości realizacji procesów logistycznych opartych o miary kosztowe.</w:t>
+        <w:t xml:space="preserve">Potrafi obliczać koszty eksploatacyjne i koszty operacyjne w elementach systemów logistycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wykład – kolokwium pisemne (pytania otwarte lub testowe w zależności od formy nauczania). Wymaganie jest uzyskanie połowy możliwych do uzyskania punktów.</w:t>
+        <w:t xml:space="preserve">Ćwiczenia projektowe – obrona ćwiczenia projektowego pod koniec semestru. Konieczne jest poprawne wykonanie wszystkich wyszczególnionych elementów zadania projektowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W06</w:t>
+        <w:t xml:space="preserve">Tr2A_U10, Tr2A_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG</w:t>
-[...78 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.2.o, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi obliczać wskaźniki kosztowe stanowiące mierniki ocen systemów logistycznych i ich elementów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>