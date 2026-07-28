--- v2 (2026-06-16)
+++ v3 (2026-07-28)
@@ -740,51 +740,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład – kolokwium pisemne (pytania otwarte lub testowe w zależności od formy nauczania). Wymaganie jest uzyskanie połowy możliwych do uzyskania punktów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W09, Tr2A_W06</w:t>
+        <w:t xml:space="preserve">Tr2A_W06, Tr2A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1256,51 +1256,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.2.o, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>