--- v2 (2026-02-27)
+++ v3 (2026-04-10)
@@ -1042,51 +1042,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład – kolokwium I i II - pytania otwarte lub testowe. W obu przypadkach  wymagane jest udzielenie odpowiedzi na co najmniej 51% zadanych pytań (bądź w co najmniej połowie odpowiedzieć na zadane pytanie) dotyczących danego efektu kształcenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W08, Tr2A_W05</w:t>
+        <w:t xml:space="preserve">Tr2A_W05, Tr2A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1262,67 +1262,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ćwiczenia: zadania na kolokwium pisemnym I i II. Wymagane jest poprawne przedstawienie zależności matematycznych opisujących modele organizowania ruchu oraz prawidłowe rozłożenie potoku ruchu wg wskazanych kryteriów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U11, Tr2A_U12</w:t>
+        <w:t xml:space="preserve">Tr2A_U12, Tr2A_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.2.o, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przedstawić sformułowanie modeli rozwoju systemu transportowego, sformułowanie zadań optymalizacyjnych doboru środków do zadań oraz dokonać oceny wielokryterialnej oceny ST.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>