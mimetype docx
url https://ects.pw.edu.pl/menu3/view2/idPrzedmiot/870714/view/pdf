--- v3 (2026-04-10)
+++ v4 (2026-07-28)
@@ -762,51 +762,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład – kolokwium I i II - pytania otwarte lub testowe. W obu przypadkach  wymagane jest udzielenie odpowiedzi na co najmniej 51% zadanych pytań (bądź w co najmniej połowie odpowiedzieć na zadane pytanie) dotyczących danego efektu kształcenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W05, Tr2A_W07</w:t>
+        <w:t xml:space="preserve">Tr2A_W07, Tr2A_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1262,67 +1262,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ćwiczenia: zadania na kolokwium pisemnym I i II. Wymagane jest poprawne przedstawienie zależności matematycznych opisujących modele organizowania ruchu oraz prawidłowe rozłożenie potoku ruchu wg wskazanych kryteriów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U12, Tr2A_U11</w:t>
+        <w:t xml:space="preserve">Tr2A_U11, Tr2A_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.2.o, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przedstawić sformułowanie modeli rozwoju systemu transportowego, sformułowanie zadań optymalizacyjnych doboru środków do zadań oraz dokonać oceny wielokryterialnej oceny ST.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>