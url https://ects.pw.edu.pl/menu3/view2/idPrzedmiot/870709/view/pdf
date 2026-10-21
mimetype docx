--- v5 (2026-08-20)
+++ v6 (2026-10-21)
@@ -818,67 +818,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład - test składający się z kilkunastu pytań (zamkniętych), albo 2 zadania do samodzielnego rozwiązania. Wymagane są rozwiązania na poziomie co najmniej 51%.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W05, Tr2A_W07, Tr2A_W09</w:t>
+        <w:t xml:space="preserve">Tr2A_W07, Tr2A_W09, Tr2A_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, III.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P7S_WK, I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna  modele probabilistyczne służące do opisu niezawodności i bezpieczeństwa systemów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -889,51 +889,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład - test składający się z kilkunastu pytań (zamkniętych), albo 2 zadania do samodzielnego rozwiązania. Laboratorium - samodzielne wykonanie 2 zadań na komputerze z wykorzystaniem arkusza kalkulacyjnego. W obu przypadkach zajęć wymagane są rozwiązania na poziomie, co najmniej 51%.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W09, Tr2A_W05</w:t>
+        <w:t xml:space="preserve">Tr2A_W05, Tr2A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>