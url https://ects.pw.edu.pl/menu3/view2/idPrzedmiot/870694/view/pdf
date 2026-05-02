--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -769,51 +769,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publikacja zadań do samodzielnego rozwiązania, wspólne rozwiązywanie zadań podczas zajęć audytoryjnych.
 Egzamin: weryfikacja wiedzy teoretycznej (pytania) i praktycznej (zadania) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W16, K_W03, K_W05</w:t>
+        <w:t xml:space="preserve">K_W03, K_W05, K_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -991,51 +991,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie 5 ćwiczeń "laboratorium na odległość", redakcja raportów, ocena sprawozdań przez prowadzącego.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U17, K_U21</w:t>
+        <w:t xml:space="preserve">K_U17, K_U21, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>