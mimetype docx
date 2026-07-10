--- v2 (2026-05-02)
+++ v3 (2026-07-10)
@@ -769,51 +769,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publikacja zadań do samodzielnego rozwiązania, wspólne rozwiązywanie zadań podczas zajęć audytoryjnych.
 Egzamin: weryfikacja wiedzy teoretycznej (pytania) i praktycznej (zadania) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W05, K_W16</w:t>
+        <w:t xml:space="preserve">K_W05, K_W16, K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -991,51 +991,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie 5 ćwiczeń "laboratorium na odległość", redakcja raportów, ocena sprawozdań przez prowadzącego.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U17, K_U21, K_U09</w:t>
+        <w:t xml:space="preserve">K_U09, K_U17, K_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>