--- v2 (2026-02-27)
+++ v3 (2026-04-10)
@@ -996,67 +996,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozwiązywanie zadań na zajęciach i samodzielnie, a także prezentacja wyników na zajęciach. Analizowanie treści aktów prawnych
 na zajęciach i samodzielnie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U12, K_U05, K_U10</w:t>
+        <w:t xml:space="preserve">K_U05, K_U10, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UU, III.P6S_UW.2.o, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UU, III.P6S_UW.2.o, I.P6S_UW, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PGOZ_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi posługiwać się poznanymi zasadami i konstrukcjami prawnymi w podejmowanej i prowadzonej działalności, przewiduje skutki ewentualnych zdarzeń</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1066,67 +1066,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozwiązywanie zadań na zajęciach i samodzielnie, a także prezentacja wyników na zajęciach. Analizowanie treści aktów prawnych na zajęciach i samodzielnie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U05, K_U01, K_U10</w:t>
+        <w:t xml:space="preserve">K_U10, K_U05, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UK, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UU, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PGOZ_K01: </w:t>
       </w:r>
     </w:p>