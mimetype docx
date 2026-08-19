--- v3 (2026-04-10)
+++ v4 (2026-08-19)
@@ -842,67 +842,67 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozwiązywanie zadań na zajęciach i
 samodzielnie, a także prezentacja wyników na
 zajęciach. Analizowanie treści aktów prawnych
 na zajęciach i samodzielnie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W09, K_W11</w:t>
+        <w:t xml:space="preserve">K_W09, K_W11, K_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, III.P6S_WK.o</w:t>
+        <w:t xml:space="preserve">III.P6S_WK.o, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PGOZ_U01: </w:t>
       </w:r>
     </w:p>
@@ -1066,67 +1066,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozwiązywanie zadań na zajęciach i samodzielnie, a także prezentacja wyników na zajęciach. Analizowanie treści aktów prawnych na zajęciach i samodzielnie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10, K_U05, K_U01</w:t>
+        <w:t xml:space="preserve">K_U05, K_U01, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UU, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UK, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PGOZ_K01: </w:t>
       </w:r>
     </w:p>