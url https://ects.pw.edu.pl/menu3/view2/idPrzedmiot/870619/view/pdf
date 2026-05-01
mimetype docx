--- v1 (2026-01-16)
+++ v2 (2026-05-01)
@@ -1176,67 +1176,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U05</w:t>
+        <w:t xml:space="preserve">K_U05, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka TLBIO_k01: </w:t>
       </w:r>
     </w:p>