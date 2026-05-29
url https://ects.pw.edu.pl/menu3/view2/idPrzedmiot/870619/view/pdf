--- v2 (2026-05-01)
+++ v3 (2026-05-29)
@@ -1176,67 +1176,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U05, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka TLBIO_k01: </w:t>
       </w:r>
     </w:p>
@@ -1256,51 +1256,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K01, K_K05</w:t>
+        <w:t xml:space="preserve">K_K05, K_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_KK, I.P6S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>