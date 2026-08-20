--- v3 (2026-05-29)
+++ v4 (2026-08-20)
@@ -1106,201 +1106,201 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U05, K_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka TLBIO_u02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiadanie umiejętności poszukiwania informacji z zakresu technik laserowych w biomedycynie i biofotonice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka TLBIO_u02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka TLBIO_k01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiadanie umiejętności poszukiwania informacji z zakresu technik laserowych w biomedycynie i biofotonice</w:t>
+        <w:t xml:space="preserve">Ma świadomość potrzeby i konieczności rozwoju badań interdyscyplinarnych , w szczególności na potrzeby medycyny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U05</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">K_K05, K_K01</w:t>
+        <w:t xml:space="preserve">K_K01, K_K05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_KK, I.P6S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>