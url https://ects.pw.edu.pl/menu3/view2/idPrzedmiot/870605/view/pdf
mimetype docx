--- v3 (2026-02-28)
+++ v4 (2026-04-10)
@@ -770,51 +770,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, zaliczenie laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W10, K_W13, K_W18, K_W19, K_W20, K_W05</w:t>
+        <w:t xml:space="preserve">K_W05, K_W08, K_W10, K_W13, K_W18, K_W19, K_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1006,51 +1006,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi określić wymagania dla toru wzmacniającego wybrany sygnał bioelektryczny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>