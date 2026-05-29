--- v5 (2026-05-01)
+++ v6 (2026-05-29)
@@ -1076,51 +1076,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U07, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>