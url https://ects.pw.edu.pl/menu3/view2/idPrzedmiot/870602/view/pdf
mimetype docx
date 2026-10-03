--- v6 (2026-08-18)
+++ v7 (2026-10-03)
@@ -1121,67 +1121,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdanie z ćwiczenia laboratoryjnego pt. Biometria odcisku palca</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U02, K_U06</w:t>
+        <w:t xml:space="preserve">K_U06, K_U09, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UK, I.P6S_UW, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzić pomiar tęczówki, dokonać segmentacji obrazu, dobrać parametry wybranych metod kodowania tęczówki i ocenić skuteczność testowanych metod m.in. poprzez wykreślenie krzywych FAR i FRR oraz wyznaczenie wartości EER.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>