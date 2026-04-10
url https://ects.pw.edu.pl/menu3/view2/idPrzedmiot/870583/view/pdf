--- v2 (2026-01-16)
+++ v3 (2026-04-10)
@@ -1114,51 +1114,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Raport z ćwiczenia laboratoryjnego pod tytułem "Radiologia"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U13, K_U16, K_U17</w:t>
+        <w:t xml:space="preserve">K_U17, K_U13, K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1200,51 +1200,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.2.o, III.P6S_UW.3.o, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>