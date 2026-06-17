--- v3 (2026-04-10)
+++ v4 (2026-06-17)
@@ -1130,51 +1130,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U17, K_U13, K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi otrzymywać obrazy NMR z różnymi sekwencjami pomiarowymi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>