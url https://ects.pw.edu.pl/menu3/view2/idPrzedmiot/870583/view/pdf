--- v4 (2026-06-17)
+++ v5 (2026-08-18)
@@ -1114,67 +1114,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Raport z ćwiczenia laboratoryjnego pod tytułem "Radiologia"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U17, K_U13, K_U16</w:t>
+        <w:t xml:space="preserve">K_U13, K_U16, K_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, III.P6S_UW.3.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi otrzymywać obrazy NMR z różnymi sekwencjami pomiarowymi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>