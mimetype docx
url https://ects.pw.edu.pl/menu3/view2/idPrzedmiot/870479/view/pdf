--- v1 (2026-02-10)
+++ v2 (2026-04-09)
@@ -1039,51 +1039,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia, sprawdziany i wykonanie ćwiczeń laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U02, K_U04, K_U08, K_U11</w:t>
+        <w:t xml:space="preserve">K_U11, K_U02, K_U04, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>