--- v2 (2026-04-09)
+++ v3 (2026-07-28)
@@ -1039,191 +1039,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia, sprawdziany i wykonanie ćwiczeń laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U02, K_U04, K_U08, K_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka FOT_U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi sformułować warunki oraz określić specyfikę uzyskania emisji, wzmocnienia i generacji promieniowania w różnego typu ośrodkach, gazowych, cieczowych, dielektrycznych i półprzewodnikowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwia, sprawdziany i wykonanie ćwiczeń laboratoryjnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U02, K_U04, K_U08, K_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka FOT_U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi przedstawić i omówić przykłady wykorzystania promieniowania laserowego w układach i systemach technologicznych, teletransmisyjnych, pamięciowych i logicznych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwia, sprawdziany i wykonanie ćwiczeń laboratoryjnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U11, K_U02, K_U04, K_U08</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">K_U02, K_U04, K_U08, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>