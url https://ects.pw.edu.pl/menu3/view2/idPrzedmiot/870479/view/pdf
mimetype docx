--- v3 (2026-07-28)
+++ v4 (2026-08-18)
@@ -1109,121 +1109,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia, sprawdziany i wykonanie ćwiczeń laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U04, K_U08, K_U11, K_U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka FOT_U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi przedstawić i omówić przykłady wykorzystania promieniowania laserowego w układach i systemach technologicznych, teletransmisyjnych, pamięciowych i logicznych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwia, sprawdziany i wykonanie ćwiczeń laboratoryjnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U02, K_U04, K_U08, K_U11</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">K_U11, K_U02, K_U04, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>