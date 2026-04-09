--- v2 (2026-02-25)
+++ v3 (2026-04-09)
@@ -1278,51 +1278,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykonanie zadań laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U08, K_U10, K_U15</w:t>
+        <w:t xml:space="preserve">K_U08, K_U10, K_U15, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1488,51 +1488,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykonanie zadań laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U08, K_U13, K_U15</w:t>
+        <w:t xml:space="preserve">K_U15, K_U07, K_U08, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>