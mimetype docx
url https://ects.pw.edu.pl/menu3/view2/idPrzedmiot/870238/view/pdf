--- v3 (2026-04-09)
+++ v4 (2026-05-05)
@@ -1278,51 +1278,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykonanie zadań laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U08, K_U10, K_U15, K_U07</w:t>
+        <w:t xml:space="preserve">K_U07, K_U08, K_U10, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>