--- v4 (2026-05-05)
+++ v5 (2026-05-29)
@@ -1418,51 +1418,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykonanie zadań laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U07, K_U08, K_U09, K_U15, K_U16</w:t>
+        <w:t xml:space="preserve">K_U08, K_U09, K_U15, K_U16, K_U01, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1488,51 +1488,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykonanie zadań laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U15, K_U07, K_U08, K_U13</w:t>
+        <w:t xml:space="preserve">K_U07, K_U08, K_U13, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>