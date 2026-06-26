--- v5 (2026-05-29)
+++ v6 (2026-06-26)
@@ -1418,51 +1418,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykonanie zadań laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U08, K_U09, K_U15, K_U16, K_U01, K_U07</w:t>
+        <w:t xml:space="preserve">K_U15, K_U16, K_U01, K_U07, K_U08, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>