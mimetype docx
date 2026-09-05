--- v7 (2026-06-28)
+++ v8 (2026-09-05)
@@ -1198,51 +1198,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">pytania egzaminacyjne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05, K_W02</w:t>
+        <w:t xml:space="preserve">K_W02, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1278,51 +1278,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykonanie zadań laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U08, K_U10, K_U15</w:t>
+        <w:t xml:space="preserve">K_U08, K_U10, K_U15, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>